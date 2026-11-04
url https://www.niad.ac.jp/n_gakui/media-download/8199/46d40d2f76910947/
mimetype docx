--- v0 (2026-05-05)
+++ v1 (2026-11-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="25AE9135" w14:textId="02DE9245" w:rsidR="00445A7A" w:rsidRPr="00B908D9" w:rsidRDefault="00445A7A" w:rsidP="00C72056">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="189"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B908D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
       <w:r w:rsidRPr="00B908D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>式</w:t>
@@ -124,509 +124,489 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="1446"/>
         <w:gridCol w:w="3056"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B908D9" w:rsidRPr="00B908D9" w14:paraId="3C64BC81" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35056A88" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00E001CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B908D9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BD4B9CD" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE8B183" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B908D9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>専攻名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BEE9F5E" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B908D9" w:rsidRPr="00B908D9" w14:paraId="738728DD" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FA0754E" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B908D9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専攻分野名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C12660" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11EA003A" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B908D9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>専攻の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59177242" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="00B908D9" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="295EF642" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23378CCA" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidR="006F55CC" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2520E771" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A5BAD85" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>学籍番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A1CAE7F" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="1EAD083E" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B1A1DB0" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>テーマ名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F1CF5D" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="61807126" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F21E3E6" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>指導教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0230E34C" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288C8E16" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導補助教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3333B3AB" w14:textId="77777777" w:rsidR="00F327CC" w:rsidRPr="004A1974" w:rsidRDefault="00F327CC" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="64702517" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1781AA54" w14:textId="486BBF5D" w:rsidR="00714BEB" w:rsidRPr="004A1974" w:rsidRDefault="004D0661" w:rsidP="00B052C3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:beforeLines="50" w:before="142" w:afterLines="50" w:after="142" w:line="220" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00135F2C" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>１）「学修総まとめ科目」で取り組んだ学修・探究の内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="214F0EAE" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D4BD59F" w14:textId="2F9E2255" w:rsidR="00445A7A" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -652,51 +632,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00723038" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>作曲者・</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>演奏曲目（演奏収録の時期・場所を含む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="5A8A1286" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F2DB7C" w14:textId="51F30406" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="00591947" w:rsidP="00137804">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -1134,99 +1113,97 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77C84EF5" w14:textId="289FEBB4" w:rsidR="00276365" w:rsidRPr="004A1974" w:rsidRDefault="00276365" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="51112A77" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DF592E4" w14:textId="13474063" w:rsidR="00445A7A" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 選曲の理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="03107306" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A96F7F7" w14:textId="49D45136" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="00D83EC5" w:rsidP="0086147F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D2779DD" wp14:editId="6E1BE6DF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
@@ -1514,92 +1491,90 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A3E4CAE" w14:textId="77777777" w:rsidR="00276365" w:rsidRPr="004A1974" w:rsidRDefault="00276365" w:rsidP="00D83EC5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="4FD4253A" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29196F6B" w14:textId="77777777" w:rsidR="00445A7A" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) 演奏の特徴</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="7A0EFFC1" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="123B7B5B" w14:textId="2CEE6B56" w:rsidR="00137804" w:rsidRDefault="00D83EC5" w:rsidP="0086147F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C7684DA" wp14:editId="2F661973">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-3810</wp:posOffset>
                       </wp:positionH>
@@ -1873,99 +1848,97 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C5593AB" w14:textId="77777777" w:rsidR="00AF43A2" w:rsidRPr="004A1974" w:rsidRDefault="00AF43A2" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="58348CE6" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C767A0A" w14:textId="77777777" w:rsidR="00445A7A" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00AA683F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 演奏において留意・工夫した点</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="7061283E" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="448530E8" w14:textId="2047ABBF" w:rsidR="0009797B" w:rsidRDefault="00051F62" w:rsidP="0086147F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:strike/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1C2E06" wp14:editId="31DD8053">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-13335</wp:posOffset>
@@ -2297,81 +2270,79 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:strike/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04955817" w14:textId="77777777" w:rsidR="00AF43A2" w:rsidRPr="004A1974" w:rsidRDefault="00AF43A2" w:rsidP="0086147F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="1041B8FE" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A51D413" w14:textId="7BB61F8D" w:rsidR="00445A7A" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-5) 得られた成果と考察，将来展望</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000976FA" w:rsidRPr="000976FA" w14:paraId="7E7FEFFF" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:trPr>
           <w:trHeight w:val="1992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C5A364" w14:textId="0433A17E" w:rsidR="00C45575" w:rsidRDefault="00051F62" w:rsidP="00051F62">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B677140" wp14:editId="6C578A8D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>93980</wp:posOffset>
                       </wp:positionV>
@@ -2646,51 +2617,50 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F8F10B0" w14:textId="31F0F6AA" w:rsidR="004A3D65" w:rsidRPr="000976FA" w:rsidRDefault="004A3D65" w:rsidP="00C45575">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2F6EDAE2" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D271575" w14:textId="1917475B" w:rsidR="00135F2C" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>履修計画書から変更があった場合の理由</w:t>
             </w:r>
             <w:r w:rsidR="008D7B5C">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
@@ -2700,385 +2670,297 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>び</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>履修計画書に対する評価・コメントへの対応</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="5B5163F0" w14:textId="77777777" w:rsidTr="00B64CF7">
         <w:trPr>
           <w:trHeight w:val="2215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ACFDE7A" w14:textId="7548CCD6" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="00B64CF7" w:rsidP="00234217">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23878579" wp14:editId="5C1C76E3">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23878579" wp14:editId="78900295">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-7620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>43180</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5581650" cy="1343025"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1029178979" name="吹き出し: 四角形 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5581650" cy="1343025"/>
                               </a:xfrm>
                               <a:prstGeom prst="wedgeRectCallout">
                                 <a:avLst>
                                   <a:gd name="adj1" fmla="val -21002"/>
                                   <a:gd name="adj2" fmla="val 33129"/>
                                 </a:avLst>
                               </a:prstGeom>
                               <a:ln>
                                 <a:solidFill>
                                   <a:schemeClr val="tx1"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="63CC4A3F" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00F6458D" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                                <w:p w14:paraId="63CC4A3F" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00F31D83" w:rsidP="00DB17A5">
                                   <w:pPr>
                                     <w:pStyle w:val="13"/>
-                                    <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:ind w:left="199" w:hangingChars="100" w:hanging="199"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                       <w:color w:val="auto"/>
+                                      <w:sz w:val="21"/>
+                                      <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00F6458D">
+                                  <w:r w:rsidRPr="00DB17A5">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
+                                      <w:sz w:val="21"/>
+                                      <w:szCs w:val="21"/>
                                     </w:rPr>
-                                    <w:t>○　以下の記載内容を十分に確認し，</w:t>
-[...20 lines deleted...]
-                                    <w:t>してから記載すること。</w:t>
+                                    <w:t>○　以下の記載内容を十分に確認し，成果の説明書の作成時にはこのテキストボックスごと削除してから記載すること。</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="2E9FF797" w14:textId="1C4FB932" w:rsidR="00F31D83" w:rsidRPr="000976FA" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                                <w:p w14:paraId="2E9FF797" w14:textId="096FB895" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00DB17A5" w:rsidP="00DB17A5">
                                   <w:pPr>
                                     <w:pStyle w:val="21"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:ind w:firstLine="189"/>
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="000976FA">
-[...13 lines deleted...]
-                                  <w:r w:rsidRPr="000976FA">
+                                  <w:r w:rsidRPr="00DB17A5">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>大きな変更が</w:t>
-[...48 lines deleted...]
-                                    <w:t>履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。</w:t>
+                                    <w:t>「学修総まとめ科目履修計画書」に記載した計画・内容から大きな変更があった場合には，その理由，解決策等を記載してください。また，学修・探究の進捗に応じて「学修総まとめ科目履修計画書」に記載したテーマ名に修正が生じた場合は，修正した旨とその理由を記述してください。履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。該当がない場合には，理由も併せて該当なしの旨（「履修計画書からの大幅な変更，履修計画書に対するコメント等がなかったため，特になし」など）を記載してください。</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="1BC07827" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00F31D83" w:rsidRDefault="00F31D83" w:rsidP="00F31D83"/>
+                                <w:p w14:paraId="1BC07827" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="23878579" id="_x0000_s1031" type="#_x0000_t61" style="position:absolute;margin-left:-.6pt;margin-top:3.4pt;width:439.5pt;height:105.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+rrsMqQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2RpGuDOkWQoMOA&#10;oivaDj0rspR4kyVNYmJnv36U7DjpltOwiyya5CP5RPL2rq0V2QnnK6MLml2mlAjNTVnpdUG/vd5f&#10;XFPigemSKaNFQffC07vZxw+3jZ2K3GyMKoUjCKL9tLEF3QDYaZJ4vhE185fGCo1KaVzNAEW3TkrH&#10;GkSvVZKn6VXSGFdaZ7jwHv8uOyWdRXwpBYevUnoBRBUUc4N4uniuwpnMbtl07ZjdVLxPg/1DFjWr&#10;NAYdoJYMGNm66i+ouuLOeCPhkps6MVJWXMQasJos/aOalw2zItaC5Hg70OT/Hyx/3L3YJ4c0NNZP&#10;PV5DFa10dfhifqSNZO0HskQLhOPPyeQ6u5ogpxx12Wg8SvNJoDM5ulvn4bMwNQmXgjaiXItnfJIF&#10;U8psIRLGdg8eInMl0azGFmHl94wSWSt8iB1T5CLP0jTvX+rEKD81Go2y/KYP30NiIocEAr7S4fRG&#10;VeV9pVQUQpeJhXIE4xQU2qxHeGcVQJbMbzojv/dLA71dwEyOxMUb7JXo4j0LSaoSqcpjpbGnj9EY&#10;50LD1YCE1sFNYm6DY3bOUcEhzd42uInY64Njes7xfcTBI0Y1GgbnutLGnQMofwyRO/tD9V3NoXxo&#10;Vy0Wje0RCgt/VqbcPzniTDd73vL7Chl9YB6emMM3xhbCBQJf8ZDKNAU1/Y2SjXG/zv0P9jgDqKWk&#10;weEtqP+5ZU5Qor5onI6bbDwO0x6F8eRTjoI71axONXpbLwy+P3YdZhevwR7U4Sqdqd9wz8xDVFQx&#10;zTF2QTm4g7CAbqngpuJiPo9mOOGWwYN+sTyAB55DL722b8zZfiYAx+nRHAadTWPvdlN0tA2e2sy3&#10;YGQFQXnktRdwO+Dt3fo5laPVcd/OfgMAAP//AwBQSwMEFAAGAAgAAAAhAO3PDbzdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ0EkaRqnQkiovVKQ4OjG2zhqvI5itw18&#10;PcsJbjua0eybejO7QVxwCr0nBekyAYHUetNTp+D97WVRgghRk9GDJ1TwhQE2ze1NrSvjr/SKl33s&#10;BJdQqLQCG+NYSRlai06HpR+R2Dv6yenIcuqkmfSVy90gsyTJpdM98QerR3y22J72Z6fguPrenYpP&#10;4x532ykhm297XXwodX83P61BRJzjXxh+8RkdGmY6+DOZIAYFizTjpIKcB7BdFgUfBwVZWj6AbGr5&#10;f0DzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP6uuwypAgAAtwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO3PDbzdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                    <v:shapetype w14:anchorId="23878579" id="_x0000_t61" coordsize="21600,21600" o:spt="61" adj="1350,25920" path="m,l0@8@12@24,0@9,,21600@6,21600@15@27@7,21600,21600,21600,21600@9@18@30,21600@8,21600,0@7,0@21@33@6,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="sum 10800 0 #0"/>
+                        <v:f eqn="sum 10800 0 #1"/>
+                        <v:f eqn="sum #0 0 #1"/>
+                        <v:f eqn="sum @0 @1 0"/>
+                        <v:f eqn="sum 21600 0 #0"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="if @0 3600 12600"/>
+                        <v:f eqn="if @0 9000 18000"/>
+                        <v:f eqn="if @1 3600 12600"/>
+                        <v:f eqn="if @1 9000 18000"/>
+                        <v:f eqn="if @2 0 #0"/>
+                        <v:f eqn="if @3 @10 0"/>
+                        <v:f eqn="if #0 0 @11"/>
+                        <v:f eqn="if @2 @6 #0"/>
+                        <v:f eqn="if @3 @6 @13"/>
+                        <v:f eqn="if @5 @6 @14"/>
+                        <v:f eqn="if @2 #0 21600"/>
+                        <v:f eqn="if @3 21600 @16"/>
+                        <v:f eqn="if @4 21600 @17"/>
+                        <v:f eqn="if @2 #0 @6"/>
+                        <v:f eqn="if @3 @19 @6"/>
+                        <v:f eqn="if #1 @6 @20"/>
+                        <v:f eqn="if @2 @8 #1"/>
+                        <v:f eqn="if @3 @22 @8"/>
+                        <v:f eqn="if #0 @8 @23"/>
+                        <v:f eqn="if @2 21600 #1"/>
+                        <v:f eqn="if @3 21600 @25"/>
+                        <v:f eqn="if @5 21600 @26"/>
+                        <v:f eqn="if @2 #1 @8"/>
+                        <v:f eqn="if @3 @8 @28"/>
+                        <v:f eqn="if @4 @8 @29"/>
+                        <v:f eqn="if @2 #1 0"/>
+                        <v:f eqn="if @3 @31 0"/>
+                        <v:f eqn="if #1 0 @32"/>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,21600;21600,10800;@34,@35"/>
+                      <v:handles>
+                        <v:h position="#0,#1"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="_x0000_s1031" type="#_x0000_t61" style="position:absolute;margin-left:-.6pt;margin-top:3.4pt;width:439.5pt;height:105.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+rrsMqQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2RpGuDOkWQoMOA&#10;oivaDj0rspR4kyVNYmJnv36U7DjpltOwiyya5CP5RPL2rq0V2QnnK6MLml2mlAjNTVnpdUG/vd5f&#10;XFPigemSKaNFQffC07vZxw+3jZ2K3GyMKoUjCKL9tLEF3QDYaZJ4vhE185fGCo1KaVzNAEW3TkrH&#10;GkSvVZKn6VXSGFdaZ7jwHv8uOyWdRXwpBYevUnoBRBUUc4N4uniuwpnMbtl07ZjdVLxPg/1DFjWr&#10;NAYdoJYMGNm66i+ouuLOeCPhkps6MVJWXMQasJos/aOalw2zItaC5Hg70OT/Hyx/3L3YJ4c0NNZP&#10;PV5DFa10dfhifqSNZO0HskQLhOPPyeQ6u5ogpxx12Wg8SvNJoDM5ulvn4bMwNQmXgjaiXItnfJIF&#10;U8psIRLGdg8eInMl0azGFmHl94wSWSt8iB1T5CLP0jTvX+rEKD81Go2y/KYP30NiIocEAr7S4fRG&#10;VeV9pVQUQpeJhXIE4xQU2qxHeGcVQJbMbzojv/dLA71dwEyOxMUb7JXo4j0LSaoSqcpjpbGnj9EY&#10;50LD1YCE1sFNYm6DY3bOUcEhzd42uInY64Njes7xfcTBI0Y1GgbnutLGnQMofwyRO/tD9V3NoXxo&#10;Vy0Wje0RCgt/VqbcPzniTDd73vL7Chl9YB6emMM3xhbCBQJf8ZDKNAU1/Y2SjXG/zv0P9jgDqKWk&#10;weEtqP+5ZU5Qor5onI6bbDwO0x6F8eRTjoI71axONXpbLwy+P3YdZhevwR7U4Sqdqd9wz8xDVFQx&#10;zTF2QTm4g7CAbqngpuJiPo9mOOGWwYN+sTyAB55DL722b8zZfiYAx+nRHAadTWPvdlN0tA2e2sy3&#10;YGQFQXnktRdwO+Dt3fo5laPVcd/OfgMAAP//AwBQSwMEFAAGAAgAAAAhAO3PDbzdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ0EkaRqnQkiovVKQ4OjG2zhqvI5itw18&#10;PcsJbjua0eybejO7QVxwCr0nBekyAYHUetNTp+D97WVRgghRk9GDJ1TwhQE2ze1NrSvjr/SKl33s&#10;BJdQqLQCG+NYSRlai06HpR+R2Dv6yenIcuqkmfSVy90gsyTJpdM98QerR3y22J72Z6fguPrenYpP&#10;4x532ykhm297XXwodX83P61BRJzjXxh+8RkdGmY6+DOZIAYFizTjpIKcB7BdFgUfBwVZWj6AbGr5&#10;f0DzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP6uuwypAgAAtwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO3PDbzdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="63CC4A3F" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00F6458D" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                          <w:p w14:paraId="63CC4A3F" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00F31D83" w:rsidP="00DB17A5">
                             <w:pPr>
                               <w:pStyle w:val="13"/>
-                              <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:ind w:left="199" w:hangingChars="100" w:hanging="199"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:color w:val="auto"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F6458D">
+                            <w:r w:rsidRPr="00DB17A5">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>○　以下の記載内容を十分に確認し，</w:t>
-[...20 lines deleted...]
-                              <w:t>してから記載すること。</w:t>
+                              <w:t>○　以下の記載内容を十分に確認し，成果の説明書の作成時にはこのテキストボックスごと削除してから記載すること。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2E9FF797" w14:textId="1C4FB932" w:rsidR="00F31D83" w:rsidRPr="000976FA" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                          <w:p w14:paraId="2E9FF797" w14:textId="096FB895" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00DB17A5" w:rsidP="00DB17A5">
                             <w:pPr>
                               <w:pStyle w:val="21"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:ind w:firstLine="189"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="000976FA">
-[...13 lines deleted...]
-                            <w:r w:rsidRPr="000976FA">
+                            <w:r w:rsidRPr="00DB17A5">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>大きな変更が</w:t>
-[...48 lines deleted...]
-                              <w:t>履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。</w:t>
+                              <w:t>「学修総まとめ科目履修計画書」に記載した計画・内容から大きな変更があった場合には，その理由，解決策等を記載してください。また，学修・探究の進捗に応じて「学修総まとめ科目履修計画書」に記載したテーマ名に修正が生じた場合は，修正した旨とその理由を記述してください。履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。該当がない場合には，理由も併せて該当なしの旨（「履修計画書からの大幅な変更，履修計画書に対するコメント等がなかったため，特になし」など）を記載してください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1BC07827" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00F31D83" w:rsidRDefault="00F31D83" w:rsidP="00F31D83"/>
+                          <w:p w14:paraId="1BC07827" w14:textId="77777777" w:rsidR="00F31D83" w:rsidRPr="00DB17A5" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A83DED3" w14:textId="13105AE9" w:rsidR="00332FC7" w:rsidRDefault="00332FC7" w:rsidP="00332FC7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38A7C482" w14:textId="68FB50FD" w:rsidR="00F31D83" w:rsidRDefault="00F31D83" w:rsidP="00332FC7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
@@ -3147,81 +3029,79 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F02D925" w14:textId="3639998C" w:rsidR="00E1739D" w:rsidRPr="004A1974" w:rsidRDefault="00E1739D" w:rsidP="00234217">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="654B527C" w14:textId="77777777" w:rsidTr="00571FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C73E5FF" w14:textId="2ADBE6BF" w:rsidR="00135F2C" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="004E52A0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>参考にした演奏，文献など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="3B83D829" w14:textId="77777777" w:rsidTr="005F23A1">
         <w:trPr>
           <w:trHeight w:val="1739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73B64AD0" w14:textId="78307015" w:rsidR="00135F2C" w:rsidRDefault="00F31D83" w:rsidP="00F31D83">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="706B1B97" wp14:editId="1564A9EE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-13335</wp:posOffset>
                       </wp:positionH>
@@ -3490,80 +3370,78 @@
         </w:rPr>
         <w:t>（２）「学修総まとめ科目」の学修・探究を支える学修全体について</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9004"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2BB4A06D" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CC85011" w14:textId="77777777" w:rsidR="00135F2C" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-1) テーマの学修・探究の基盤となる専門科目の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2D88EB20" w14:textId="77777777" w:rsidTr="005F23A1">
         <w:trPr>
           <w:trHeight w:val="2353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B7B4000" w14:textId="0ED84532" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="008C7A14" w:rsidP="00FD7DE3">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -3811,77 +3689,75 @@
           </w:p>
           <w:p w14:paraId="7413CB59" w14:textId="77777777" w:rsidR="008C7A14" w:rsidRDefault="008C7A14" w:rsidP="008C7A14">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EFD3BD5" w14:textId="6780C9B4" w:rsidR="008C7A14" w:rsidRDefault="008C7A14" w:rsidP="008C7A14">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="378CBF05" w14:textId="0D79AB8B" w:rsidR="008C7A14" w:rsidRPr="004A1974" w:rsidRDefault="008C7A14" w:rsidP="008C7A14">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="35E62A5E" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78B0E8F6" w14:textId="7108DC0C" w:rsidR="00135F2C" w:rsidRPr="004A1974" w:rsidRDefault="00D44FDC" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-2) テーマの学修・探究に関係する関連科目の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="0271868E" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59F41B82" w14:textId="5A33F8D6" w:rsidR="00FD7DE3" w:rsidRPr="004A1974" w:rsidRDefault="008F052A" w:rsidP="00FD7DE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50DFF9D3" wp14:editId="40705574">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-22860</wp:posOffset>
@@ -3923,58 +3799,51 @@
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="318C1493" w14:textId="7F7233B8" w:rsidR="008F052A" w:rsidRDefault="008F052A" w:rsidP="00E1739D">
                                   <w:pPr>
                                     <w:pStyle w:val="13"/>
                                     <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00F6458D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">○　</w:t>
-[...6 lines deleted...]
-                                    <w:t>以下の記載内容を十分に確認し，</w:t>
+                                    <w:t>○　以下の記載内容を十分に確認し，</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00591947">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>成果の説明書</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00F6458D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>の作成時にはこのテキストボックスごと削除</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>してから記載すること。</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="18603DC1" w14:textId="77777777" w:rsidR="008F052A" w:rsidRPr="000976FA" w:rsidRDefault="008F052A" w:rsidP="008F052A">
                                   <w:pPr>
@@ -4188,77 +4057,75 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1118E0B7" w14:textId="78BB7645" w:rsidR="008F052A" w:rsidRPr="004A1974" w:rsidRDefault="008F052A" w:rsidP="008F052A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="35694B9E" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5843A04B" w14:textId="6D751460" w:rsidR="00D44FDC" w:rsidRPr="004A1974" w:rsidRDefault="00D44FDC" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-3) 専攻に係る科目以外の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="0B81FF06" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2386CC3C" w14:textId="7C464BB8" w:rsidR="00FD7DE3" w:rsidRPr="004A1974" w:rsidRDefault="007F4C3A" w:rsidP="00FD7DE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C6DC222" wp14:editId="02F430AD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-13335</wp:posOffset>
@@ -4495,107 +4362,104 @@
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1ACED304" w14:textId="77777777" w:rsidR="008F052A" w:rsidRPr="004A1974" w:rsidRDefault="008F052A" w:rsidP="008F052A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="353B008F" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15212FFF" w14:textId="561C6846" w:rsidR="00D44FDC" w:rsidRPr="004A1974" w:rsidRDefault="00D44FDC" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(2-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) 自分自身の</w:t>
             </w:r>
             <w:r w:rsidR="00D02B38">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>年間の学修全体の省察</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="0608D730" w14:textId="77777777" w:rsidTr="00135F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33914D42" w14:textId="10D67F2A" w:rsidR="00D44FDC" w:rsidRPr="004A1974" w:rsidRDefault="008F052A" w:rsidP="00FD7DE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AF7B564" wp14:editId="2C344AD8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-41910</wp:posOffset>
@@ -4853,100 +4717,99 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FEF9A8C" w14:textId="57D13B22" w:rsidR="00FD7DE3" w:rsidRPr="004A1974" w:rsidRDefault="00FD7DE3" w:rsidP="00135F2C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0353E3EA" w14:textId="529AF366" w:rsidR="00FC3804" w:rsidRPr="00267165" w:rsidRDefault="00FC3804" w:rsidP="00B908D9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC3804" w:rsidRPr="00267165" w:rsidSect="007430E5">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="1134" w:left="1304" w:header="851" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="none" w:sz="0" w:space="16" w:color="FE3000" w:shadow="1"/>
         <w:left w:val="none" w:sz="0" w:space="10" w:color="8F0100" w:shadow="1"/>
         <w:bottom w:val="none" w:sz="0" w:space="13" w:color="D43100" w:shadow="1"/>
         <w:right w:val="none" w:sz="43" w:space="28" w:color="0000B4" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="285" w:charSpace="-2262"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3854186B" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="71B81798" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DA0AD2" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="20EC4943" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ACAEF9C" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="1A258134" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -5016,131 +4879,115 @@
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="lr oSVbN">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ÍÎÇ1">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="p‚vN">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="245692DD" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00875BEC" w:rsidRDefault="00D44FDC" w:rsidP="00875BEC">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28697013" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00A403D9" w:rsidRDefault="00D44FDC" w:rsidP="001819A5">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DC22C4" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="6EC29FC2" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0866EC54" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="7E2DD2E3" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D355397" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="09556DC4" w14:textId="77777777" w:rsidR="009A7763" w:rsidRDefault="009A7763"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6EF631B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="499"/>
         </w:tabs>
         <w:ind w:left="499" w:hanging="495"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B50286D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9752,51 +9599,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="669060093">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="631636021">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="769424752">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="42799468">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1286931439">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1387755452">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="211"/>
   <w:drawingGridVerticalSpacing w:val="155"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
@@ -10939,50 +10786,51 @@
     <w:rsid w:val="0099053A"/>
     <w:rsid w:val="009908A7"/>
     <w:rsid w:val="00990BA0"/>
     <w:rsid w:val="0099135D"/>
     <w:rsid w:val="00992BAB"/>
     <w:rsid w:val="00993CEA"/>
     <w:rsid w:val="00995970"/>
     <w:rsid w:val="009963EB"/>
     <w:rsid w:val="00996580"/>
     <w:rsid w:val="009965D3"/>
     <w:rsid w:val="009972B1"/>
     <w:rsid w:val="009A0657"/>
     <w:rsid w:val="009A0FD5"/>
     <w:rsid w:val="009A155B"/>
     <w:rsid w:val="009A2002"/>
     <w:rsid w:val="009A2A94"/>
     <w:rsid w:val="009A2EEC"/>
     <w:rsid w:val="009A3070"/>
     <w:rsid w:val="009A3129"/>
     <w:rsid w:val="009A3ABC"/>
     <w:rsid w:val="009A458C"/>
     <w:rsid w:val="009A578B"/>
     <w:rsid w:val="009A637D"/>
     <w:rsid w:val="009A6E64"/>
     <w:rsid w:val="009A7428"/>
+    <w:rsid w:val="009A7763"/>
     <w:rsid w:val="009B1937"/>
     <w:rsid w:val="009B2C00"/>
     <w:rsid w:val="009B4B0F"/>
     <w:rsid w:val="009B5AC8"/>
     <w:rsid w:val="009B5CE1"/>
     <w:rsid w:val="009B75DA"/>
     <w:rsid w:val="009C0371"/>
     <w:rsid w:val="009C0A92"/>
     <w:rsid w:val="009C3450"/>
     <w:rsid w:val="009C515A"/>
     <w:rsid w:val="009C76B5"/>
     <w:rsid w:val="009D0167"/>
     <w:rsid w:val="009D1A81"/>
     <w:rsid w:val="009D3C7D"/>
     <w:rsid w:val="009D3F39"/>
     <w:rsid w:val="009D51C4"/>
     <w:rsid w:val="009D6AF1"/>
     <w:rsid w:val="009E38CA"/>
     <w:rsid w:val="009E771F"/>
     <w:rsid w:val="009F3A60"/>
     <w:rsid w:val="009F50F0"/>
     <w:rsid w:val="009F6136"/>
     <w:rsid w:val="009F6235"/>
     <w:rsid w:val="009F71D4"/>
     <w:rsid w:val="009F7DA6"/>
@@ -11027,50 +10875,51 @@
     <w:rsid w:val="00A42433"/>
     <w:rsid w:val="00A42F6A"/>
     <w:rsid w:val="00A43941"/>
     <w:rsid w:val="00A43C2B"/>
     <w:rsid w:val="00A4559B"/>
     <w:rsid w:val="00A45E3E"/>
     <w:rsid w:val="00A46156"/>
     <w:rsid w:val="00A46191"/>
     <w:rsid w:val="00A4729E"/>
     <w:rsid w:val="00A53088"/>
     <w:rsid w:val="00A534F8"/>
     <w:rsid w:val="00A55798"/>
     <w:rsid w:val="00A6161E"/>
     <w:rsid w:val="00A6255A"/>
     <w:rsid w:val="00A62624"/>
     <w:rsid w:val="00A62974"/>
     <w:rsid w:val="00A63C13"/>
     <w:rsid w:val="00A64847"/>
     <w:rsid w:val="00A64F2E"/>
     <w:rsid w:val="00A71458"/>
     <w:rsid w:val="00A71A4A"/>
     <w:rsid w:val="00A72175"/>
     <w:rsid w:val="00A72232"/>
     <w:rsid w:val="00A7347D"/>
     <w:rsid w:val="00A73E44"/>
+    <w:rsid w:val="00A7494A"/>
     <w:rsid w:val="00A75AF9"/>
     <w:rsid w:val="00A760E6"/>
     <w:rsid w:val="00A76E1D"/>
     <w:rsid w:val="00A8010D"/>
     <w:rsid w:val="00A803B1"/>
     <w:rsid w:val="00A80720"/>
     <w:rsid w:val="00A82066"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8517D"/>
     <w:rsid w:val="00A855D3"/>
     <w:rsid w:val="00A8607B"/>
     <w:rsid w:val="00A8633B"/>
     <w:rsid w:val="00A86DE7"/>
     <w:rsid w:val="00A8784A"/>
     <w:rsid w:val="00A87A93"/>
     <w:rsid w:val="00A87EA7"/>
     <w:rsid w:val="00A90362"/>
     <w:rsid w:val="00A91837"/>
     <w:rsid w:val="00A91B41"/>
     <w:rsid w:val="00A920E4"/>
     <w:rsid w:val="00A92A87"/>
     <w:rsid w:val="00A93337"/>
     <w:rsid w:val="00A93733"/>
     <w:rsid w:val="00A94143"/>
     <w:rsid w:val="00A9418B"/>
@@ -11461,50 +11310,51 @@
     <w:rsid w:val="00D87E21"/>
     <w:rsid w:val="00D9094B"/>
     <w:rsid w:val="00D91520"/>
     <w:rsid w:val="00D92E86"/>
     <w:rsid w:val="00D94258"/>
     <w:rsid w:val="00D95AB3"/>
     <w:rsid w:val="00D96874"/>
     <w:rsid w:val="00D96F87"/>
     <w:rsid w:val="00D97936"/>
     <w:rsid w:val="00D97F8D"/>
     <w:rsid w:val="00DA17FD"/>
     <w:rsid w:val="00DA2D6C"/>
     <w:rsid w:val="00DA2F78"/>
     <w:rsid w:val="00DA35CD"/>
     <w:rsid w:val="00DA47A6"/>
     <w:rsid w:val="00DA4B8C"/>
     <w:rsid w:val="00DA4E18"/>
     <w:rsid w:val="00DA4F41"/>
     <w:rsid w:val="00DA552E"/>
     <w:rsid w:val="00DA5C2E"/>
     <w:rsid w:val="00DA5CCE"/>
     <w:rsid w:val="00DA7020"/>
     <w:rsid w:val="00DA74D9"/>
     <w:rsid w:val="00DB001B"/>
     <w:rsid w:val="00DB01BC"/>
+    <w:rsid w:val="00DB17A5"/>
     <w:rsid w:val="00DB191A"/>
     <w:rsid w:val="00DB1F5E"/>
     <w:rsid w:val="00DB2502"/>
     <w:rsid w:val="00DB68EB"/>
     <w:rsid w:val="00DC12BB"/>
     <w:rsid w:val="00DC1512"/>
     <w:rsid w:val="00DC238E"/>
     <w:rsid w:val="00DC3068"/>
     <w:rsid w:val="00DC4F37"/>
     <w:rsid w:val="00DD0FE2"/>
     <w:rsid w:val="00DD24D9"/>
     <w:rsid w:val="00DD477A"/>
     <w:rsid w:val="00DD4B24"/>
     <w:rsid w:val="00DD4B55"/>
     <w:rsid w:val="00DD502E"/>
     <w:rsid w:val="00DD5214"/>
     <w:rsid w:val="00DD5AFD"/>
     <w:rsid w:val="00DE20ED"/>
     <w:rsid w:val="00DE39A9"/>
     <w:rsid w:val="00DE482D"/>
     <w:rsid w:val="00DE5142"/>
     <w:rsid w:val="00DE5B1E"/>
     <w:rsid w:val="00DE714C"/>
     <w:rsid w:val="00DF029E"/>
     <w:rsid w:val="00DF10AF"/>
@@ -11766,51 +11616,51 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27FF4218"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E1671999-EE3D-498C-8C7B-E9EC367AAC6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
@@ -13101,51 +12951,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="スタイル1"/>
     <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="003F25A1"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLineChars="100" w:firstLine="209"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="47151357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1894123290">
           <w:marLeft w:val="150"/>
           <w:marRight w:val="150"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="150"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13687,71 +13537,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73407677-7358-4D52-B987-D3BC50439BA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>77</Words>
   <Characters>439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>515</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>