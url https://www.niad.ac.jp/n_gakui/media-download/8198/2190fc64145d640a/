--- v0 (2026-05-05)
+++ v1 (2026-11-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="613FBA64" w14:textId="23336247" w:rsidR="004D212C" w:rsidRPr="00360368" w:rsidRDefault="004D212C" w:rsidP="004D212C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="189"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360368">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
       <w:r w:rsidRPr="00360368">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>式（２</w:t>
@@ -118,524 +118,504 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="1446"/>
         <w:gridCol w:w="3056"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="30D729E9" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64DE7CB2" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4662A7DC" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51CE6BAD" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>専攻名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7705B3FF" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="118B6B75" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496F9541" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専攻分野名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58BDAEA3" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE17CC0" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>専攻の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="087BD447" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="169493AD" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA61BCE" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B857F6E" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7697BF" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>学籍番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FA84CBC" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="30104727" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF22358" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>テーマ名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5042DC75" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="35BD4F4B" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B86640D" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>指導教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DB95276" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="799D6FED" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導補助教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27DBC911" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="69C67B78" w14:textId="77777777" w:rsidTr="009B498A">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A97B9FA" w14:textId="47A11307" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D0661" w:rsidP="00FF4953">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:beforeLines="50" w:before="142" w:afterLines="50" w:after="142" w:line="220" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="004D212C" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>１）「学修総まとめ科目」で取り組んだ学修・探究の内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="6410026F" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E7B87A7" w14:textId="5F9AF8EC" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -656,51 +636,50 @@
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>制作の経緯（作品のタイトル，制作の時期・場所を含む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00874A58" w:rsidRPr="00874A58" w14:paraId="46237983" w14:textId="77777777" w:rsidTr="009B498A">
         <w:trPr>
           <w:trHeight w:val="1667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="553A4466" w14:textId="1804A867" w:rsidR="004D212C" w:rsidRDefault="00E56BB7" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42026129" wp14:editId="46041CC9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-22860</wp:posOffset>
                       </wp:positionH>
@@ -1053,51 +1032,50 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24E6D26E" w14:textId="77777777" w:rsidR="00D9187C" w:rsidRPr="00874A58" w:rsidRDefault="00D9187C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="512CFFB4" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59F96F3B" w14:textId="7C1A93AD" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -1111,51 +1089,50 @@
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>制作の特徴</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="7BED2906" w14:textId="77777777" w:rsidTr="009B498A">
         <w:trPr>
           <w:trHeight w:val="1116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="465A6AFE" w14:textId="1D41925D" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="00852DA3" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ÍÎÇ1" w:hAnsi="ÍÎÇ1" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59E07A67" wp14:editId="462EE077">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
@@ -1354,51 +1331,50 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F28D12B" w14:textId="7B47D6AE" w:rsidR="00D9187C" w:rsidRPr="004A1974" w:rsidRDefault="00D9187C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="7725CA0B" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="544BB32E" w14:textId="4BE516F1" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -1413,51 +1389,50 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>制作の</w:t>
             </w:r>
             <w:r w:rsidR="00A64847" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>手法・手段</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="5299C98A" w14:textId="77777777" w:rsidTr="009B498A">
         <w:trPr>
           <w:trHeight w:val="1151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32F2939C" w14:textId="5002FE56" w:rsidR="009324C4" w:rsidRDefault="009324C4" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E780F1D" wp14:editId="33C6B523">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-22860</wp:posOffset>
                       </wp:positionH>
@@ -1717,51 +1692,50 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66B1EB39" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="4D62890C" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70D5992F" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -1772,51 +1746,50 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>制作において留意・工夫した点</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="416C4D1C" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2420CFB6" w14:textId="359EF094" w:rsidR="004F6663" w:rsidRDefault="004F6663" w:rsidP="00CF020E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58993B0F" wp14:editId="4A1B5753">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>5715</wp:posOffset>
                       </wp:positionH>
@@ -2024,95 +1997,93 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D3D3D7A" w14:textId="70B7C272" w:rsidR="00B775AC" w:rsidRPr="004A1974" w:rsidRDefault="00B775AC" w:rsidP="00CF020E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="3B169639" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D6F233" w14:textId="7008D559" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="59CF7E81">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1-5) 得られた</w:t>
             </w:r>
             <w:r w:rsidR="00135F2C" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>成果</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>と考察，将来展望</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="533FDB44" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:trPr>
           <w:trHeight w:val="1465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C8DE0BF" w14:textId="01DD88B5" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="00D9187C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0678862D" wp14:editId="65EE4151">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-3810</wp:posOffset>
                       </wp:positionH>
@@ -2359,106 +2330,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="ÍÎÇ1" w:hAnsi="ÍÎÇ1" w:cs="ÍÎÇ1"/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B4939EB" w14:textId="5DB37F87" w:rsidR="00B775AC" w:rsidRPr="004A1974" w:rsidRDefault="00B775AC" w:rsidP="00F02A22">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="43D1468C" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53CB92F3" w14:textId="047652E5" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="009C3450">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-83" w:right="-173"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>履修計画書から変更があった場合の理由</w:t>
             </w:r>
             <w:r w:rsidR="008D7B5C">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>およ</w:t>
             </w:r>
             <w:r w:rsidR="003A72F6">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>び</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>履修計画書に対する評価・コメントへの対応</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="62FE6E8B" w14:textId="77777777" w:rsidTr="009B498A">
         <w:trPr>
           <w:trHeight w:val="3076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E8C53A2" w14:textId="2AF59E81" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="00552C42" w:rsidP="00F02A22">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -2528,294 +2496,185 @@
                                     </w:rPr>
                                     <w:t>○　以下の記載内容を十分に確認し，</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00591947">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>成果の説明書</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00F6458D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>の作成時にはこのテキストボックスごと削除</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="auto"/>
                                     </w:rPr>
                                     <w:t>してから記載すること。</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="5B6CA537" w14:textId="7D308C41" w:rsidR="00552C42" w:rsidRPr="00874A58" w:rsidRDefault="00552C42" w:rsidP="00552C42">
+                                <w:p w14:paraId="5B6CA537" w14:textId="556D4922" w:rsidR="00552C42" w:rsidRPr="00874A58" w:rsidRDefault="00B06ACB" w:rsidP="00552C42">
                                   <w:pPr>
                                     <w:pStyle w:val="21"/>
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00874A58">
-[...13 lines deleted...]
-                                  <w:r w:rsidRPr="00874A58">
+                                  <w:r w:rsidRPr="00B06ACB">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
-                                    <w:t>大きな変更が</w:t>
-[...62 lines deleted...]
-                                    <w:t>場合には，その対応についても記載してください。</w:t>
+                                    <w:t>「学修総まとめ科目履修計画書」に記載した計画・内容から大きな変更があった場合には，その理由，解決策等を記載してください。また，学修・探究の進捗に応じて「学修総まとめ科目履修計画書」に記載したテーマ名に修正が生じた場合は，修正した旨とその理由を記述してください。履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。該当がない場合には，理由も併せて該当なしの旨（「履修計画書からの大幅な変更，履修計画書に対するコメント等がなかったため，特になし」など）を記載してください。</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="2F8DC457" w14:textId="77777777" w:rsidR="00552C42" w:rsidRPr="00552C42" w:rsidRDefault="00552C42" w:rsidP="00552C42"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6B24254F" id="_x0000_s1031" type="#_x0000_t61" style="position:absolute;margin-left:-2.5pt;margin-top:2.05pt;width:439.5pt;height:138.55pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQit4iqgIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/1o00dQpwgSdBhQ&#10;tEHboWdFlhJvsqhJSuzs14+SHSfdchp2kUWR/Eh+Jnl339aKbIV1FeiCZucpJUJzKCu9Kui3t4ez&#10;G0qcZ7pkCrQo6E44ej/5/OmuMWORwxpUKSxBEO3GjSno2nszThLH16Jm7hyM0KiUYGvmUbSrpLSs&#10;QfRaJXmaXiUN2NJY4MI5fJ13SjqJ+FIK7p+ldMITVVDMzcfTxnMZzmRyx8Yry8y64n0a7B+yqFml&#10;MegANWeekY2t/oKqK27BgfTnHOoEpKy4iDVgNVn6RzWva2ZErAXJcWagyf0/WP60fTULizQ0xo0d&#10;XkMVrbR1+GJ+pI1k7QayROsJx8fR6Ca7GiGnHHXZ9ej2OssDncnB3VjnvwioSbgUtBHlSrzgL5kx&#10;pWDjI2Fs++h8ZK4kmtXYIqz8nlEia4U/YssUOcuzNI3QSO+RUX5sdHGR5bd9+B4SE9knEPCVDqcD&#10;VZUPlVJRCF0mZsoSjFNQ32Y9wgerADJnbt0ZuZ2bg+/tAmZyIC7e/E6JLt6LkKQqkao8Vhp7+hCN&#10;cS60vxqQ0Dq4ScxtcMxOOSq/T7O3DW4i9vrgmJ5y/Bhx8IhRQfvBua402FMA5Y8hcme/r76rOZTv&#10;22WLRWN7hMLCyxLK3cISC93sOcMfKmT0kTm/YBb/MbYQLhD/jIdU0BQU+hsla7C/Tr0He5wB1FLS&#10;4PAW1P3cMCsoUV81TsdtdnkZpj0Kl6PrHAV7rFkea/SmngH+f+w6zC5eg71X+6u0UL/jnpmGqKhi&#10;mmPsgnJv98LMd0sFNxUX02k0wwk3zD/qV8MDeOA59NJb+86s6WfC4zg9wX7Q2Tj2bjdFB9vgqWG6&#10;8SArH5QHXnsBtwPePqyfYzlaHfbt5DcAAAD//wMAUEsDBBQABgAIAAAAIQD+N3Gq3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidR26RpnAohofZKQYLjNt7GUeN1FLtt&#10;4OsxJziOZjTzptpOthdXGn3nWEE6T0AQN0533Cp4f3uZFSB8QNbYOyYFX+RhW9/fVVhqd+NXuh5C&#10;K2IJ+xIVmBCGUkrfGLLo524gjt7JjRZDlGMr9Yi3WG57mSXJSlrsOC4YHOjZUHM+XKyC0/p7f84/&#10;tV3ud2PCZrXrMP9Q6vFhetqACDSFvzD84kd0qCPT0V1Ye9ErmC3jlaBgkYKIdpEvoj4qyIo0A1lX&#10;8v+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQit4iqgIAALcFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+N3Gq3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAAQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                    <v:shapetype w14:anchorId="6B24254F" id="_x0000_t61" coordsize="21600,21600" o:spt="61" adj="1350,25920" path="m,l0@8@12@24,0@9,,21600@6,21600@15@27@7,21600,21600,21600,21600@9@18@30,21600@8,21600,0@7,0@21@33@6,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="sum 10800 0 #0"/>
+                        <v:f eqn="sum 10800 0 #1"/>
+                        <v:f eqn="sum #0 0 #1"/>
+                        <v:f eqn="sum @0 @1 0"/>
+                        <v:f eqn="sum 21600 0 #0"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="if @0 3600 12600"/>
+                        <v:f eqn="if @0 9000 18000"/>
+                        <v:f eqn="if @1 3600 12600"/>
+                        <v:f eqn="if @1 9000 18000"/>
+                        <v:f eqn="if @2 0 #0"/>
+                        <v:f eqn="if @3 @10 0"/>
+                        <v:f eqn="if #0 0 @11"/>
+                        <v:f eqn="if @2 @6 #0"/>
+                        <v:f eqn="if @3 @6 @13"/>
+                        <v:f eqn="if @5 @6 @14"/>
+                        <v:f eqn="if @2 #0 21600"/>
+                        <v:f eqn="if @3 21600 @16"/>
+                        <v:f eqn="if @4 21600 @17"/>
+                        <v:f eqn="if @2 #0 @6"/>
+                        <v:f eqn="if @3 @19 @6"/>
+                        <v:f eqn="if #1 @6 @20"/>
+                        <v:f eqn="if @2 @8 #1"/>
+                        <v:f eqn="if @3 @22 @8"/>
+                        <v:f eqn="if #0 @8 @23"/>
+                        <v:f eqn="if @2 21600 #1"/>
+                        <v:f eqn="if @3 21600 @25"/>
+                        <v:f eqn="if @5 21600 @26"/>
+                        <v:f eqn="if @2 #1 @8"/>
+                        <v:f eqn="if @3 @8 @28"/>
+                        <v:f eqn="if @4 @8 @29"/>
+                        <v:f eqn="if @2 #1 0"/>
+                        <v:f eqn="if @3 @31 0"/>
+                        <v:f eqn="if #1 0 @32"/>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,21600;21600,10800;@34,@35"/>
+                      <v:handles>
+                        <v:h position="#0,#1"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="_x0000_s1031" type="#_x0000_t61" style="position:absolute;margin-left:-2.5pt;margin-top:2.05pt;width:439.5pt;height:138.55pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQit4iqgIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/1o00dQpwgSdBhQ&#10;tEHboWdFlhJvsqhJSuzs14+SHSfdchp2kUWR/Eh+Jnl339aKbIV1FeiCZucpJUJzKCu9Kui3t4ez&#10;G0qcZ7pkCrQo6E44ej/5/OmuMWORwxpUKSxBEO3GjSno2nszThLH16Jm7hyM0KiUYGvmUbSrpLSs&#10;QfRaJXmaXiUN2NJY4MI5fJ13SjqJ+FIK7p+ldMITVVDMzcfTxnMZzmRyx8Yry8y64n0a7B+yqFml&#10;MegANWeekY2t/oKqK27BgfTnHOoEpKy4iDVgNVn6RzWva2ZErAXJcWagyf0/WP60fTULizQ0xo0d&#10;XkMVrbR1+GJ+pI1k7QayROsJx8fR6Ca7GiGnHHXZ9ej2OssDncnB3VjnvwioSbgUtBHlSrzgL5kx&#10;pWDjI2Fs++h8ZK4kmtXYIqz8nlEia4U/YssUOcuzNI3QSO+RUX5sdHGR5bd9+B4SE9knEPCVDqcD&#10;VZUPlVJRCF0mZsoSjFNQ32Y9wgerADJnbt0ZuZ2bg+/tAmZyIC7e/E6JLt6LkKQqkao8Vhp7+hCN&#10;cS60vxqQ0Dq4ScxtcMxOOSq/T7O3DW4i9vrgmJ5y/Bhx8IhRQfvBua402FMA5Y8hcme/r76rOZTv&#10;22WLRWN7hMLCyxLK3cISC93sOcMfKmT0kTm/YBb/MbYQLhD/jIdU0BQU+hsla7C/Tr0He5wB1FLS&#10;4PAW1P3cMCsoUV81TsdtdnkZpj0Kl6PrHAV7rFkea/SmngH+f+w6zC5eg71X+6u0UL/jnpmGqKhi&#10;mmPsgnJv98LMd0sFNxUX02k0wwk3zD/qV8MDeOA59NJb+86s6WfC4zg9wX7Q2Tj2bjdFB9vgqWG6&#10;8SArH5QHXnsBtwPePqyfYzlaHfbt5DcAAAD//wMAUEsDBBQABgAIAAAAIQD+N3Gq3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidR26RpnAohofZKQYLjNt7GUeN1FLtt&#10;4OsxJziOZjTzptpOthdXGn3nWEE6T0AQN0533Cp4f3uZFSB8QNbYOyYFX+RhW9/fVVhqd+NXuh5C&#10;K2IJ+xIVmBCGUkrfGLLo524gjt7JjRZDlGMr9Yi3WG57mSXJSlrsOC4YHOjZUHM+XKyC0/p7f84/&#10;tV3ud2PCZrXrMP9Q6vFhetqACDSFvzD84kd0qCPT0V1Ye9ErmC3jlaBgkYKIdpEvoj4qyIo0A1lX&#10;8v+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQit4iqgIAALcFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+N3Gq3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAAQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="78528FFE" w14:textId="1491CADF" w:rsidR="00552C42" w:rsidRDefault="00552C42" w:rsidP="009B498A">
                             <w:pPr>
                               <w:pStyle w:val="13"/>
                               <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F6458D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>○　以下の記載内容を十分に確認し，</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00591947">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>成果の説明書</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F6458D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>の作成時にはこのテキストボックスごと削除</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>してから記載すること。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5B6CA537" w14:textId="7D308C41" w:rsidR="00552C42" w:rsidRPr="00874A58" w:rsidRDefault="00552C42" w:rsidP="00552C42">
+                          <w:p w14:paraId="5B6CA537" w14:textId="556D4922" w:rsidR="00552C42" w:rsidRPr="00874A58" w:rsidRDefault="00B06ACB" w:rsidP="00552C42">
                             <w:pPr>
                               <w:pStyle w:val="21"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00874A58">
-[...13 lines deleted...]
-                            <w:r w:rsidRPr="00874A58">
+                            <w:r w:rsidRPr="00B06ACB">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
-                              <w:t>大きな変更が</w:t>
-[...62 lines deleted...]
-                              <w:t>場合には，その対応についても記載してください。</w:t>
+                              <w:t>「学修総まとめ科目履修計画書」に記載した計画・内容から大きな変更があった場合には，その理由，解決策等を記載してください。また，学修・探究の進捗に応じて「学修総まとめ科目履修計画書」に記載したテーマ名に修正が生じた場合は，修正した旨とその理由を記述してください。履修計画書を再提出した場合やコメントが付された場合には，その対応についても記載してください。該当がない場合には，理由も併せて該当なしの旨（「履修計画書からの大幅な変更，履修計画書に対するコメント等がなかったため，特になし」など）を記載してください。</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2F8DC457" w14:textId="77777777" w:rsidR="00552C42" w:rsidRPr="00552C42" w:rsidRDefault="00552C42" w:rsidP="00552C42"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE98DB5" w14:textId="2D02EDAD" w:rsidR="004D212C" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BC2F8F2" w14:textId="5AD65819" w:rsidR="00552C42" w:rsidRDefault="00552C42" w:rsidP="00F02A22">
             <w:pPr>
@@ -2847,93 +2706,92 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4453EED6" w14:textId="77777777" w:rsidR="009B498A" w:rsidRPr="004A1974" w:rsidRDefault="009B498A" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="1A5ABAF3" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55E3AC6D" w14:textId="046BC893" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>参考にした</w:t>
             </w:r>
             <w:r w:rsidR="00A64847" w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>作品</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，文献など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="40F02628" w14:textId="77777777" w:rsidTr="00067AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25C2BE97" w14:textId="71023F6C" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="009F1D2D" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B214954" wp14:editId="14E13D0D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
@@ -3220,77 +3078,75 @@
         </w:rPr>
         <w:t>（２）「学修総まとめ科目」の学修・探究を支える学修全体について</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9004"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="42B8E0C6" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EC4E603" w14:textId="77777777" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-1) テーマの学修・探究の基盤となる専門科目の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2E31CE0B" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49A06B36" w14:textId="455E04E5" w:rsidR="004D212C" w:rsidRDefault="00966D73" w:rsidP="00966D73">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34A3226D" wp14:editId="3909CE30">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-22860</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>86995</wp:posOffset>
                       </wp:positionV>
@@ -3544,77 +3400,75 @@
               <w:pStyle w:val="21"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23166BC9" w14:textId="2A95D672" w:rsidR="00E527BE" w:rsidRPr="004A1974" w:rsidRDefault="00E527BE" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="527044EE" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BA5589" w14:textId="38740184" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-2) テーマの学修・探究に関係する関連科目の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="469E4987" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="433A1EEF" w14:textId="753BD753" w:rsidR="004D212C" w:rsidRDefault="00B03393" w:rsidP="00F02A22">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F3B80AD" wp14:editId="129B26F6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-3810</wp:posOffset>
@@ -3907,77 +3761,75 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C1887F" w14:textId="0DAD30FE" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2299B8D2" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41778E45" w14:textId="7234F8DB" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2-3) 専攻に係る科目以外の学修</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="30ABA123" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DA90DA2" w14:textId="22F57197" w:rsidR="004D212C" w:rsidRDefault="00B03393" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC3A0CE" wp14:editId="7ED1AD07">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>5715</wp:posOffset>
                       </wp:positionH>
@@ -4214,107 +4066,104 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71CBC0AD" w14:textId="6EE40BE4" w:rsidR="00E527BE" w:rsidRPr="004A1974" w:rsidRDefault="00E527BE" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2B594078" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="435191F5" w14:textId="31B76B79" w:rsidR="004D212C" w:rsidRPr="004A1974" w:rsidRDefault="004D212C" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(2-</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) 自分自身の</w:t>
             </w:r>
             <w:r w:rsidR="00D02B38">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>年間の学修全体の省察</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="7EDD977C" w14:textId="77777777" w:rsidTr="00543CFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55DD211E" w14:textId="44D3337A" w:rsidR="004D212C" w:rsidRDefault="00543CFC" w:rsidP="00F02A22">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F83E02" wp14:editId="735B3F29">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-3810</wp:posOffset>
@@ -4593,73 +4442,73 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B498A" w:rsidRPr="009B498A" w:rsidSect="007430E5">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="1134" w:left="1304" w:header="851" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="none" w:sz="0" w:space="16" w:color="FE3000" w:shadow="1"/>
         <w:left w:val="none" w:sz="0" w:space="10" w:color="8F0100" w:shadow="1"/>
         <w:bottom w:val="none" w:sz="0" w:space="13" w:color="D43100" w:shadow="1"/>
         <w:right w:val="none" w:sz="43" w:space="28" w:color="0000B4" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="285" w:charSpace="-2262"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3854186B" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="0DBEA5D7" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DA0AD2" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="4C77DF0C" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ACAEF9C" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="092A5FEA" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -4747,104 +4596,104 @@
   <w:font w:name="ÍÎÇ1">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="p‚vN">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="245692DD" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00875BEC" w:rsidRDefault="00D44FDC" w:rsidP="00875BEC">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28697013" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00A403D9" w:rsidRDefault="00D44FDC" w:rsidP="001819A5">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DC22C4" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="1237845A" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0866EC54" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="1F0EC326" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D355397" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="712469E5" w14:textId="77777777" w:rsidR="003204BA" w:rsidRDefault="003204BA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6EF631B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="499"/>
         </w:tabs>
         <w:ind w:left="499" w:hanging="495"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B50286D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9456,51 +9305,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="669060093">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="631636021">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="769424752">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="42799468">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1286931439">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1387755452">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="211"/>
   <w:drawingGridVerticalSpacing w:val="155"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
@@ -9869,50 +9718,51 @@
     <w:rsid w:val="002E37E8"/>
     <w:rsid w:val="002E523E"/>
     <w:rsid w:val="002E5600"/>
     <w:rsid w:val="002E61A6"/>
     <w:rsid w:val="002E67FA"/>
     <w:rsid w:val="002E7732"/>
     <w:rsid w:val="002E7C03"/>
     <w:rsid w:val="002F3FE4"/>
     <w:rsid w:val="002F4699"/>
     <w:rsid w:val="002F4B5F"/>
     <w:rsid w:val="002F5CE2"/>
     <w:rsid w:val="002F639D"/>
     <w:rsid w:val="002F7C3E"/>
     <w:rsid w:val="00305B1D"/>
     <w:rsid w:val="00306892"/>
     <w:rsid w:val="00307A8E"/>
     <w:rsid w:val="00307DEB"/>
     <w:rsid w:val="00310CBE"/>
     <w:rsid w:val="0031206D"/>
     <w:rsid w:val="00312FA6"/>
     <w:rsid w:val="0031394E"/>
     <w:rsid w:val="00315079"/>
     <w:rsid w:val="0031608C"/>
     <w:rsid w:val="00317286"/>
     <w:rsid w:val="00317882"/>
+    <w:rsid w:val="003204BA"/>
     <w:rsid w:val="00320A57"/>
     <w:rsid w:val="00322E5B"/>
     <w:rsid w:val="00323CBC"/>
     <w:rsid w:val="00325409"/>
     <w:rsid w:val="0032760B"/>
     <w:rsid w:val="00327C63"/>
     <w:rsid w:val="00330889"/>
     <w:rsid w:val="00330F2F"/>
     <w:rsid w:val="00331FA0"/>
     <w:rsid w:val="00332943"/>
     <w:rsid w:val="00332C0D"/>
     <w:rsid w:val="00332FC7"/>
     <w:rsid w:val="00333CA3"/>
     <w:rsid w:val="00333F41"/>
     <w:rsid w:val="0033573E"/>
     <w:rsid w:val="00337056"/>
     <w:rsid w:val="003370C2"/>
     <w:rsid w:val="00341F14"/>
     <w:rsid w:val="00345140"/>
     <w:rsid w:val="00345D7A"/>
     <w:rsid w:val="00347846"/>
     <w:rsid w:val="00350014"/>
     <w:rsid w:val="00350307"/>
     <w:rsid w:val="003514A0"/>
     <w:rsid w:val="00353FFB"/>
@@ -10733,50 +10583,51 @@
     <w:rsid w:val="00A42433"/>
     <w:rsid w:val="00A42F6A"/>
     <w:rsid w:val="00A43941"/>
     <w:rsid w:val="00A43C2B"/>
     <w:rsid w:val="00A4559B"/>
     <w:rsid w:val="00A45E3E"/>
     <w:rsid w:val="00A46156"/>
     <w:rsid w:val="00A46191"/>
     <w:rsid w:val="00A4729E"/>
     <w:rsid w:val="00A53088"/>
     <w:rsid w:val="00A534F8"/>
     <w:rsid w:val="00A55798"/>
     <w:rsid w:val="00A6161E"/>
     <w:rsid w:val="00A6255A"/>
     <w:rsid w:val="00A62624"/>
     <w:rsid w:val="00A62974"/>
     <w:rsid w:val="00A63C13"/>
     <w:rsid w:val="00A64847"/>
     <w:rsid w:val="00A64F2E"/>
     <w:rsid w:val="00A71458"/>
     <w:rsid w:val="00A71A4A"/>
     <w:rsid w:val="00A72175"/>
     <w:rsid w:val="00A72232"/>
     <w:rsid w:val="00A7347D"/>
     <w:rsid w:val="00A73E44"/>
+    <w:rsid w:val="00A7494A"/>
     <w:rsid w:val="00A75AF9"/>
     <w:rsid w:val="00A760E6"/>
     <w:rsid w:val="00A76E1D"/>
     <w:rsid w:val="00A8010D"/>
     <w:rsid w:val="00A803B1"/>
     <w:rsid w:val="00A80720"/>
     <w:rsid w:val="00A82066"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8517D"/>
     <w:rsid w:val="00A855D3"/>
     <w:rsid w:val="00A8633B"/>
     <w:rsid w:val="00A86DE7"/>
     <w:rsid w:val="00A8784A"/>
     <w:rsid w:val="00A87A93"/>
     <w:rsid w:val="00A87EA7"/>
     <w:rsid w:val="00A90362"/>
     <w:rsid w:val="00A91837"/>
     <w:rsid w:val="00A91B41"/>
     <w:rsid w:val="00A920E4"/>
     <w:rsid w:val="00A92A87"/>
     <w:rsid w:val="00A93337"/>
     <w:rsid w:val="00A93733"/>
     <w:rsid w:val="00A94143"/>
     <w:rsid w:val="00A94530"/>
     <w:rsid w:val="00A9475F"/>
@@ -10828,50 +10679,51 @@
     <w:rsid w:val="00AE6B96"/>
     <w:rsid w:val="00AF04CE"/>
     <w:rsid w:val="00AF2754"/>
     <w:rsid w:val="00AF2962"/>
     <w:rsid w:val="00AF29BC"/>
     <w:rsid w:val="00AF43A2"/>
     <w:rsid w:val="00AF64FC"/>
     <w:rsid w:val="00AF6581"/>
     <w:rsid w:val="00B0027D"/>
     <w:rsid w:val="00B0128B"/>
     <w:rsid w:val="00B0164C"/>
     <w:rsid w:val="00B02342"/>
     <w:rsid w:val="00B024AE"/>
     <w:rsid w:val="00B02C89"/>
     <w:rsid w:val="00B03393"/>
     <w:rsid w:val="00B03C63"/>
     <w:rsid w:val="00B03C65"/>
     <w:rsid w:val="00B041DD"/>
     <w:rsid w:val="00B04692"/>
     <w:rsid w:val="00B04986"/>
     <w:rsid w:val="00B0527C"/>
     <w:rsid w:val="00B052C3"/>
     <w:rsid w:val="00B0540F"/>
     <w:rsid w:val="00B05991"/>
     <w:rsid w:val="00B06005"/>
+    <w:rsid w:val="00B06ACB"/>
     <w:rsid w:val="00B06FA1"/>
     <w:rsid w:val="00B070F6"/>
     <w:rsid w:val="00B1074C"/>
     <w:rsid w:val="00B133AD"/>
     <w:rsid w:val="00B139D4"/>
     <w:rsid w:val="00B143C9"/>
     <w:rsid w:val="00B16C4F"/>
     <w:rsid w:val="00B174F3"/>
     <w:rsid w:val="00B21009"/>
     <w:rsid w:val="00B21030"/>
     <w:rsid w:val="00B21B5A"/>
     <w:rsid w:val="00B23970"/>
     <w:rsid w:val="00B23C17"/>
     <w:rsid w:val="00B240FE"/>
     <w:rsid w:val="00B26006"/>
     <w:rsid w:val="00B26202"/>
     <w:rsid w:val="00B2646E"/>
     <w:rsid w:val="00B31BE6"/>
     <w:rsid w:val="00B33357"/>
     <w:rsid w:val="00B339DD"/>
     <w:rsid w:val="00B3423F"/>
     <w:rsid w:val="00B3441B"/>
     <w:rsid w:val="00B34F7D"/>
     <w:rsid w:val="00B35B68"/>
     <w:rsid w:val="00B362DA"/>
@@ -11464,51 +11316,51 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27FF4218"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DA7E9AFA-D432-4467-B8CA-692F4F63F543}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
@@ -12799,51 +12651,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="スタイル1"/>
     <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="003F25A1"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLineChars="100" w:firstLine="209"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="47151357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1894123290">
           <w:marLeft w:val="150"/>
           <w:marRight w:val="150"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="150"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13385,56 +13237,54 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73407677-7358-4D52-B987-D3BC50439BA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>75</Words>
   <Characters>430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>504</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>