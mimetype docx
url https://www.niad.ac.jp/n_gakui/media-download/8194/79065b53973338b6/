--- v0 (2026-05-05)
+++ v1 (2026-11-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="27DEC1AB" w14:textId="630A6A9B" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00AC3A01">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="211"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1974">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00C507EF" w:rsidRPr="004A1974">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
@@ -93,499 +93,479 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1374"/>
         <w:gridCol w:w="3218"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3175"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="3764B37A" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27B879F7" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B2BBF16" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="084E9E57" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>専攻名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B1D2015" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="68DA5EFD" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D460DBD" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専攻分野名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7389CAE6" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0839BF16" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専攻の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A646744" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="6D2A2FD9" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C7AEE19" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="330CF4EC" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="131CD249" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>学籍番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53BBF81C" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="3FB4C7B2" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="067A8455" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>テーマ名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="253364F5" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C507EF" w:rsidRPr="004A1974" w14:paraId="0F4EC65F" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="155DD674" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>指導教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BF8CB00" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="229094F2" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導補助教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FAEC881" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C1CE541" w14:textId="2169B374" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00C507EF" w:rsidP="00C507EF">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9184"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="51D3C0E9" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B93D809" w14:textId="77777777" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(1)「学修総まとめ科目」で取り組むテーマの着想に至った背景</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="42A7EAED" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="439C9D36" w14:textId="7F32B0F4" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="00115518" w:rsidP="007531EE">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="p‚vN"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE64560" wp14:editId="5DF71716">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>22860</wp:posOffset>
                       </wp:positionH>
@@ -855,99 +835,97 @@
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="p‚vN"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="453FFBB3" w14:textId="77777777" w:rsidR="00EC4EE0" w:rsidRPr="004A1974" w:rsidRDefault="00EC4EE0" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="0EDE3835" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EEC6B53" w14:textId="752A67CB" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(2）演奏・創作</w:t>
             </w:r>
             <w:r w:rsidR="008D7B5C">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>また</w:t>
             </w:r>
             <w:r w:rsidR="003A72F6">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>は</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>作品の構想</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="0ADD7E50" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E1EEFB0" w14:textId="183F2050" w:rsidR="004A3D65" w:rsidRPr="004A1974" w:rsidRDefault="00117F8C" w:rsidP="007531EE">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="p‚vN"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DBB8E84" wp14:editId="45F95714">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>38100</wp:posOffset>
                       </wp:positionH>
@@ -1283,99 +1261,97 @@
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19929C2F" w14:textId="77777777" w:rsidR="00D82BAB" w:rsidRDefault="00D82BAB" w:rsidP="00D82BAB">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="567CBFF8" w14:textId="77777777" w:rsidR="00D82BAB" w:rsidRPr="004A1974" w:rsidRDefault="00D82BAB" w:rsidP="00D82BAB">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="2FCADF6A" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E438825" w14:textId="703A76C9" w:rsidR="00C507EF" w:rsidRPr="004A1974" w:rsidRDefault="00135F2C" w:rsidP="00322E5B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(3) 演奏・創作</w:t>
             </w:r>
             <w:r w:rsidR="008D7B5C">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>また</w:t>
             </w:r>
             <w:r w:rsidR="003A72F6">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>は</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>作品制作の方法と計画</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="5118F763" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14E9B59C" w14:textId="46BA5371" w:rsidR="004A3D65" w:rsidRPr="008D7B5C" w:rsidRDefault="004045E5" w:rsidP="00567049">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="p‚vN"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41240422" wp14:editId="2D1B4B0D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>15240</wp:posOffset>
@@ -1485,51 +1461,51 @@
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                     <w:t>の場合は</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="001B294C">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                     <w:t>どのような手法や技法を用いるか</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                     <w:t>，</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="001B294C">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                     <w:t>記載してください。</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="386DC8A4" w14:textId="77777777" w:rsidR="004045E5" w:rsidRPr="001B294C" w:rsidRDefault="004045E5" w:rsidP="004045E5">
+                                <w:p w14:paraId="386DC8A4" w14:textId="424F8957" w:rsidR="004045E5" w:rsidRPr="001B294C" w:rsidRDefault="004045E5" w:rsidP="004045E5">
                                   <w:pPr>
                                     <w:pStyle w:val="13"/>
                                     <w:ind w:firstLine="211"/>
                                     <w:rPr>
                                       <w:strike/>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001B294C">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                     </w:rPr>
                                     <w:t>次に，</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>音楽演奏の場合は練習計画の概要</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
@@ -1544,99 +1520,160 @@
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>，音楽創作</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>，</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>美術作品</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
-                                    <w:t>，および演劇作品の</w:t>
+                                    <w:t>，</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C73984">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="0070C0"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>または</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00AD7109">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="0070C0"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>演劇作品の</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>場合は作品制作のスケジュールの概要</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>について</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AD7109">
                                     <w:rPr>
                                       <w:color w:val="0070C0"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>記載してください。</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="4EA54E6C" w14:textId="77777777" w:rsidR="004045E5" w:rsidRPr="004045E5" w:rsidRDefault="004045E5" w:rsidP="004045E5"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="41240422" id="_x0000_s1028" type="#_x0000_t61" style="position:absolute;left:0;text-align:left;margin-left:1.2pt;margin-top:6pt;width:444pt;height:141pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByMpcWqAIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/3oO6hTBAk6DCja&#10;ou3QsyJLsTdZ1CQldvbrR8mOk245DbvIokl+JD+RvL3rGkU2wroadEGz05QSoTmUtV4V9Nvb/ck1&#10;Jc4zXTIFWhR0Kxy9m37+dNuaicihAlUKSxBEu0lrClp5byZJ4nglGuZOwQiNSgm2YR5Fu0pKy1pE&#10;b1SSp+ll0oItjQUunMO/i15JpxFfSsH9k5ROeKIKirn5eNp4LsOZTG/ZZGWZqWo+pMH+IYuG1RqD&#10;jlAL5hlZ2/ovqKbmFhxIf8qhSUDKmotYA1aTpX9U81oxI2ItSI4zI03u/8Hyx82rebZIQ2vcxOE1&#10;VNFJ24Qv5ke6SNZ2JEt0nnD8eXF5dn2dIqccddnVTXqFAuIke3djnf8ioCHhUtBWlCvxgk8yZ0rB&#10;2kfC2ObB+chcSTRrsEVY+T2jRDYKH2LDFDnJszTNh5c6MMoPjc7OsvxmCD9AYiK7BAK+0uF0oOry&#10;vlYqCqHLxFxZgnEK6rtsQPhgFUAWzFW9kdu6BfjBLmAme+LizW+V6OO9CEnqEqnKY6Wxp/fRGOdC&#10;+8sRCa2Dm8TcRsfsmKPyuzQH2+AmYq+Pjukxx48RR48YFbQfnZtagz0GUP4YI/f2u+r7mkP5vlt2&#10;WHSoeeipJZTbZ0ss9LPnDL+vkdEH5vwzs/jG2EK4QPwTHlJBW1AYbpRUYH8d+x/scQZQS0mLw1tQ&#10;93PNrKBEfdU4HTfZ+XmY9iicX1zlKNhDzfJQo9fNHPD9seswu3gN9l7trtJC8457ZhaiooppjrEL&#10;yr3dCXPfLxXcVFzMZtEMJ9ww/6BfDQ/ggefQS2/dO7NmmAmP4/QIu0Fnk9i7/RTtbYOnhtnag6x9&#10;UAame14HAbcD3j6sn0M5Wu337fQ3AAAA//8DAFBLAwQUAAYACAAAACEAWsfzDdsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNVNomxKkQEmqvFCQ4uvE2jhqvI9ttA1/P&#10;coLjzoxm39TryQ/ijDH1gTTczxQIpDbYnjoN728vdysQKRuyZgiEGr4wwbq5vqpNZcOFXvG8y53g&#10;EkqV0eByHispU+vQmzQLIxJ7hxC9yXzGTtpoLlzuB1kotZDe9MQfnBnx2WF73J28hkP5vT0uP61/&#10;2G6iIrfY9Gb5ofXtzfT0CCLjlP/C8IvP6NAw0z6cyCYxaCjmHGS54EVsr0rFwp71cq5ANrX8P6D5&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHIylxaoAgAAtwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFrH8w3bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                    <v:shapetype w14:anchorId="41240422" id="_x0000_t61" coordsize="21600,21600" o:spt="61" adj="1350,25920" path="m,l0@8@12@24,0@9,,21600@6,21600@15@27@7,21600,21600,21600,21600@9@18@30,21600@8,21600,0@7,0@21@33@6,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="sum 10800 0 #0"/>
+                        <v:f eqn="sum 10800 0 #1"/>
+                        <v:f eqn="sum #0 0 #1"/>
+                        <v:f eqn="sum @0 @1 0"/>
+                        <v:f eqn="sum 21600 0 #0"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="if @0 3600 12600"/>
+                        <v:f eqn="if @0 9000 18000"/>
+                        <v:f eqn="if @1 3600 12600"/>
+                        <v:f eqn="if @1 9000 18000"/>
+                        <v:f eqn="if @2 0 #0"/>
+                        <v:f eqn="if @3 @10 0"/>
+                        <v:f eqn="if #0 0 @11"/>
+                        <v:f eqn="if @2 @6 #0"/>
+                        <v:f eqn="if @3 @6 @13"/>
+                        <v:f eqn="if @5 @6 @14"/>
+                        <v:f eqn="if @2 #0 21600"/>
+                        <v:f eqn="if @3 21600 @16"/>
+                        <v:f eqn="if @4 21600 @17"/>
+                        <v:f eqn="if @2 #0 @6"/>
+                        <v:f eqn="if @3 @19 @6"/>
+                        <v:f eqn="if #1 @6 @20"/>
+                        <v:f eqn="if @2 @8 #1"/>
+                        <v:f eqn="if @3 @22 @8"/>
+                        <v:f eqn="if #0 @8 @23"/>
+                        <v:f eqn="if @2 21600 #1"/>
+                        <v:f eqn="if @3 21600 @25"/>
+                        <v:f eqn="if @5 21600 @26"/>
+                        <v:f eqn="if @2 #1 @8"/>
+                        <v:f eqn="if @3 @8 @28"/>
+                        <v:f eqn="if @4 @8 @29"/>
+                        <v:f eqn="if @2 #1 0"/>
+                        <v:f eqn="if @3 @31 0"/>
+                        <v:f eqn="if #1 0 @32"/>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,21600;21600,10800;@34,@35"/>
+                      <v:handles>
+                        <v:h position="#0,#1"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="_x0000_s1028" type="#_x0000_t61" style="position:absolute;left:0;text-align:left;margin-left:1.2pt;margin-top:6pt;width:444pt;height:141pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByMpcWqAIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/3oO6hTBAk6DCja&#10;ou3QsyJLsTdZ1CQldvbrR8mOk245DbvIokl+JD+RvL3rGkU2wroadEGz05QSoTmUtV4V9Nvb/ck1&#10;Jc4zXTIFWhR0Kxy9m37+dNuaicihAlUKSxBEu0lrClp5byZJ4nglGuZOwQiNSgm2YR5Fu0pKy1pE&#10;b1SSp+ll0oItjQUunMO/i15JpxFfSsH9k5ROeKIKirn5eNp4LsOZTG/ZZGWZqWo+pMH+IYuG1RqD&#10;jlAL5hlZ2/ovqKbmFhxIf8qhSUDKmotYA1aTpX9U81oxI2ItSI4zI03u/8Hyx82rebZIQ2vcxOE1&#10;VNFJ24Qv5ke6SNZ2JEt0nnD8eXF5dn2dIqccddnVTXqFAuIke3djnf8ioCHhUtBWlCvxgk8yZ0rB&#10;2kfC2ObB+chcSTRrsEVY+T2jRDYKH2LDFDnJszTNh5c6MMoPjc7OsvxmCD9AYiK7BAK+0uF0oOry&#10;vlYqCqHLxFxZgnEK6rtsQPhgFUAWzFW9kdu6BfjBLmAme+LizW+V6OO9CEnqEqnKY6Wxp/fRGOdC&#10;+8sRCa2Dm8TcRsfsmKPyuzQH2+AmYq+Pjukxx48RR48YFbQfnZtagz0GUP4YI/f2u+r7mkP5vlt2&#10;WHSoeeipJZTbZ0ss9LPnDL+vkdEH5vwzs/jG2EK4QPwTHlJBW1AYbpRUYH8d+x/scQZQS0mLw1tQ&#10;93PNrKBEfdU4HTfZ+XmY9iicX1zlKNhDzfJQo9fNHPD9seswu3gN9l7trtJC8457ZhaiooppjrEL&#10;yr3dCXPfLxXcVFzMZtEMJ9ww/6BfDQ/ggefQS2/dO7NmmAmP4/QIu0Fnk9i7/RTtbYOnhtnag6x9&#10;UAame14HAbcD3j6sn0M5Wu337fQ3AAAA//8DAFBLAwQUAAYACAAAACEAWsfzDdsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNVNomxKkQEmqvFCQ4uvE2jhqvI9ttA1/P&#10;coLjzoxm39TryQ/ijDH1gTTczxQIpDbYnjoN728vdysQKRuyZgiEGr4wwbq5vqpNZcOFXvG8y53g&#10;EkqV0eByHispU+vQmzQLIxJ7hxC9yXzGTtpoLlzuB1kotZDe9MQfnBnx2WF73J28hkP5vT0uP61/&#10;2G6iIrfY9Gb5ofXtzfT0CCLjlP/C8IvP6NAw0z6cyCYxaCjmHGS54EVsr0rFwp71cq5ANrX8P6D5&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHIylxaoAgAAtwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFrH8w3bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" adj="6264,17956" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="09A960FD" w14:textId="77777777" w:rsidR="004045E5" w:rsidRPr="00F6458D" w:rsidRDefault="004045E5" w:rsidP="004045E5">
                             <w:pPr>
                               <w:pStyle w:val="13"/>
                               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F6458D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>○　以下の記載内容を十分に確認し，履修計画書の作成時にはこのテキストボックスごと削除</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>してから記載すること。</w:t>
@@ -1677,51 +1714,51 @@
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                               <w:t>の場合は</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001B294C">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                               <w:t>どのような手法や技法を用いるか</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                               <w:t>，</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001B294C">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                               <w:t>記載してください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="386DC8A4" w14:textId="77777777" w:rsidR="004045E5" w:rsidRPr="001B294C" w:rsidRDefault="004045E5" w:rsidP="004045E5">
+                          <w:p w14:paraId="386DC8A4" w14:textId="424F8957" w:rsidR="004045E5" w:rsidRPr="001B294C" w:rsidRDefault="004045E5" w:rsidP="004045E5">
                             <w:pPr>
                               <w:pStyle w:val="13"/>
                               <w:ind w:firstLine="211"/>
                               <w:rPr>
                                 <w:strike/>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B294C">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                               </w:rPr>
                               <w:t>次に，</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>音楽演奏の場合は練習計画の概要</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
@@ -1736,51 +1773,67 @@
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>，音楽創作</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>，</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>美術作品</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>，および演劇作品の</w:t>
+                              <w:t>，</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C73984">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="0070C0"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>または</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD7109">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="0070C0"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>演劇作品の</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>場合は作品制作のスケジュールの概要</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>について</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AD7109">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>記載してください。</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4EA54E6C" w14:textId="77777777" w:rsidR="004045E5" w:rsidRPr="004045E5" w:rsidRDefault="004045E5" w:rsidP="004045E5"/>
@@ -1851,96 +1904,94 @@
           </w:p>
           <w:p w14:paraId="2ECF50CF" w14:textId="77777777" w:rsidR="004045E5" w:rsidRDefault="004045E5" w:rsidP="004045E5">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="p‚vN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11D5C5FB" w14:textId="77777777" w:rsidR="00AC3A01" w:rsidRPr="004A1974" w:rsidRDefault="00AC3A01" w:rsidP="004045E5">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="p‚vN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="76D273DB" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45D77C90" w14:textId="51E45063" w:rsidR="007531EE" w:rsidRPr="004A1974" w:rsidRDefault="007531EE" w:rsidP="007531EE">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(4) 演奏・創作</w:t>
             </w:r>
             <w:r w:rsidR="008D7B5C">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>また</w:t>
             </w:r>
             <w:r w:rsidR="003A72F6">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>は</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>作品に期待される成果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="25EAD3AC" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="442F928E" w14:textId="2BE05471" w:rsidR="00EC4EE0" w:rsidRDefault="0006407B" w:rsidP="0006407B">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="p‚vN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B58D3F9" wp14:editId="2137F153">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>38100</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>71120</wp:posOffset>
                       </wp:positionV>
@@ -2175,77 +2226,75 @@
           </w:p>
           <w:p w14:paraId="21424795" w14:textId="77777777" w:rsidR="0006407B" w:rsidRDefault="0006407B" w:rsidP="0006407B">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="p‚vN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0175F955" w14:textId="0326019C" w:rsidR="00AC3A01" w:rsidRPr="004A1974" w:rsidRDefault="00AC3A01" w:rsidP="0006407B">
             <w:pPr>
               <w:pStyle w:val="13"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="p‚vN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="43923DA1" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CC74441" w14:textId="6665A60A" w:rsidR="007531EE" w:rsidRPr="004A1974" w:rsidRDefault="007531EE" w:rsidP="007531EE">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1974">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>参考にした演奏・創作，作品，文献など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6E64" w:rsidRPr="004A1974" w14:paraId="11FA1F50" w14:textId="77777777" w:rsidTr="00322E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A3ABC67" w14:textId="40D77BD8" w:rsidR="00EC4EE0" w:rsidRDefault="0053135C" w:rsidP="00567049">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C5B58E" wp14:editId="66840680">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>22860</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -2526,73 +2575,73 @@
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC3A01" w:rsidRPr="00CB37CE" w:rsidSect="00AC3A01">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1168" w:bottom="1134" w:left="1259" w:header="851" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="none" w:sz="0" w:space="16" w:color="FE3000" w:shadow="1"/>
         <w:left w:val="none" w:sz="0" w:space="10" w:color="8F0100" w:shadow="1"/>
         <w:bottom w:val="none" w:sz="0" w:space="13" w:color="D43100" w:shadow="1"/>
         <w:right w:val="none" w:sz="43" w:space="28" w:color="0000B4" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="310" w:charSpace="-1921"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3854186B" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="228B9155" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DA0AD2" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="16EF8BD0" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ACAEF9C" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="10CDD4A6" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2680,104 +2729,104 @@
   <w:font w:name="ÍÎÇ1">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="p‚vN">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="245692DD" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00875BEC" w:rsidRDefault="00D44FDC" w:rsidP="00875BEC">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28697013" w14:textId="77777777" w:rsidR="00D44FDC" w:rsidRPr="00A403D9" w:rsidRDefault="00D44FDC" w:rsidP="001819A5">
     <w:pPr>
       <w:pStyle w:val="af"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DC22C4" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="4A9EAF77" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0866EC54" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB">
+    <w:p w14:paraId="542CE4DD" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D355397" w14:textId="77777777" w:rsidR="00A312EB" w:rsidRDefault="00A312EB"/>
+    <w:p w14:paraId="24C5FDB2" w14:textId="77777777" w:rsidR="00AC7293" w:rsidRDefault="00AC7293"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6EF631B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="499"/>
         </w:tabs>
         <w:ind w:left="499" w:hanging="495"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B50286D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7389,51 +7438,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="669060093">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="631636021">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="769424752">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="42799468">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1286931439">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1387755452">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ja-JP" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="211"/>
   <w:drawingGridVerticalSpacing w:val="155"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
@@ -8658,50 +8707,51 @@
     <w:rsid w:val="00A42433"/>
     <w:rsid w:val="00A42F6A"/>
     <w:rsid w:val="00A43941"/>
     <w:rsid w:val="00A43C2B"/>
     <w:rsid w:val="00A4559B"/>
     <w:rsid w:val="00A45E3E"/>
     <w:rsid w:val="00A46156"/>
     <w:rsid w:val="00A46191"/>
     <w:rsid w:val="00A4729E"/>
     <w:rsid w:val="00A53088"/>
     <w:rsid w:val="00A534F8"/>
     <w:rsid w:val="00A55798"/>
     <w:rsid w:val="00A6161E"/>
     <w:rsid w:val="00A6255A"/>
     <w:rsid w:val="00A62624"/>
     <w:rsid w:val="00A62974"/>
     <w:rsid w:val="00A63C13"/>
     <w:rsid w:val="00A64847"/>
     <w:rsid w:val="00A64F2E"/>
     <w:rsid w:val="00A71458"/>
     <w:rsid w:val="00A71A4A"/>
     <w:rsid w:val="00A72175"/>
     <w:rsid w:val="00A72232"/>
     <w:rsid w:val="00A7347D"/>
     <w:rsid w:val="00A73E44"/>
+    <w:rsid w:val="00A7494A"/>
     <w:rsid w:val="00A75AF9"/>
     <w:rsid w:val="00A760E6"/>
     <w:rsid w:val="00A76E1D"/>
     <w:rsid w:val="00A8010D"/>
     <w:rsid w:val="00A803B1"/>
     <w:rsid w:val="00A80720"/>
     <w:rsid w:val="00A82066"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8517D"/>
     <w:rsid w:val="00A855D3"/>
     <w:rsid w:val="00A8633B"/>
     <w:rsid w:val="00A86DE7"/>
     <w:rsid w:val="00A8784A"/>
     <w:rsid w:val="00A87A93"/>
     <w:rsid w:val="00A87EA7"/>
     <w:rsid w:val="00A90362"/>
     <w:rsid w:val="00A91837"/>
     <w:rsid w:val="00A91B41"/>
     <w:rsid w:val="00A920E4"/>
     <w:rsid w:val="00A92A87"/>
     <w:rsid w:val="00A93337"/>
     <w:rsid w:val="00A93733"/>
     <w:rsid w:val="00A94143"/>
     <w:rsid w:val="00A94530"/>
     <w:rsid w:val="00A9475F"/>
@@ -8714,50 +8764,51 @@
     <w:rsid w:val="00AA4B13"/>
     <w:rsid w:val="00AA4B83"/>
     <w:rsid w:val="00AA508A"/>
     <w:rsid w:val="00AA51D6"/>
     <w:rsid w:val="00AA683F"/>
     <w:rsid w:val="00AA7A1C"/>
     <w:rsid w:val="00AB05A8"/>
     <w:rsid w:val="00AB15C4"/>
     <w:rsid w:val="00AB19D1"/>
     <w:rsid w:val="00AB1FC6"/>
     <w:rsid w:val="00AB2593"/>
     <w:rsid w:val="00AB28D6"/>
     <w:rsid w:val="00AB2E4E"/>
     <w:rsid w:val="00AB4050"/>
     <w:rsid w:val="00AB42E2"/>
     <w:rsid w:val="00AB5769"/>
     <w:rsid w:val="00AB6FF7"/>
     <w:rsid w:val="00AC0C65"/>
     <w:rsid w:val="00AC1428"/>
     <w:rsid w:val="00AC1CE6"/>
     <w:rsid w:val="00AC3786"/>
     <w:rsid w:val="00AC3A01"/>
     <w:rsid w:val="00AC48B5"/>
     <w:rsid w:val="00AC4D1F"/>
     <w:rsid w:val="00AC5A4B"/>
+    <w:rsid w:val="00AC7293"/>
     <w:rsid w:val="00AC7297"/>
     <w:rsid w:val="00AD1A31"/>
     <w:rsid w:val="00AD269F"/>
     <w:rsid w:val="00AD349D"/>
     <w:rsid w:val="00AD3A18"/>
     <w:rsid w:val="00AD5EAB"/>
     <w:rsid w:val="00AD7109"/>
     <w:rsid w:val="00AD7451"/>
     <w:rsid w:val="00AD7550"/>
     <w:rsid w:val="00AD7DA5"/>
     <w:rsid w:val="00AE0376"/>
     <w:rsid w:val="00AE10BF"/>
     <w:rsid w:val="00AE1E45"/>
     <w:rsid w:val="00AE23EC"/>
     <w:rsid w:val="00AE2CA0"/>
     <w:rsid w:val="00AE2E2F"/>
     <w:rsid w:val="00AE4103"/>
     <w:rsid w:val="00AE6B96"/>
     <w:rsid w:val="00AF04CE"/>
     <w:rsid w:val="00AF2754"/>
     <w:rsid w:val="00AF2962"/>
     <w:rsid w:val="00AF29BC"/>
     <w:rsid w:val="00AF43A2"/>
     <w:rsid w:val="00AF64FC"/>
     <w:rsid w:val="00AF6581"/>
@@ -8924,50 +8975,51 @@
     <w:rsid w:val="00C35AD6"/>
     <w:rsid w:val="00C372F1"/>
     <w:rsid w:val="00C43BD4"/>
     <w:rsid w:val="00C45575"/>
     <w:rsid w:val="00C45F83"/>
     <w:rsid w:val="00C469E5"/>
     <w:rsid w:val="00C4797F"/>
     <w:rsid w:val="00C507EF"/>
     <w:rsid w:val="00C54179"/>
     <w:rsid w:val="00C55BC4"/>
     <w:rsid w:val="00C56862"/>
     <w:rsid w:val="00C5743D"/>
     <w:rsid w:val="00C57B15"/>
     <w:rsid w:val="00C61DC7"/>
     <w:rsid w:val="00C638B9"/>
     <w:rsid w:val="00C64379"/>
     <w:rsid w:val="00C64E58"/>
     <w:rsid w:val="00C6517A"/>
     <w:rsid w:val="00C657C6"/>
     <w:rsid w:val="00C66C10"/>
     <w:rsid w:val="00C673AD"/>
     <w:rsid w:val="00C700FD"/>
     <w:rsid w:val="00C71163"/>
     <w:rsid w:val="00C725A6"/>
     <w:rsid w:val="00C72A0D"/>
+    <w:rsid w:val="00C73984"/>
     <w:rsid w:val="00C7631B"/>
     <w:rsid w:val="00C778A6"/>
     <w:rsid w:val="00C779CC"/>
     <w:rsid w:val="00C77EF3"/>
     <w:rsid w:val="00C804B1"/>
     <w:rsid w:val="00C81B14"/>
     <w:rsid w:val="00C81D47"/>
     <w:rsid w:val="00C82E25"/>
     <w:rsid w:val="00C83898"/>
     <w:rsid w:val="00C84072"/>
     <w:rsid w:val="00C849E5"/>
     <w:rsid w:val="00C86B72"/>
     <w:rsid w:val="00C86E7F"/>
     <w:rsid w:val="00C91958"/>
     <w:rsid w:val="00C9451B"/>
     <w:rsid w:val="00CA0000"/>
     <w:rsid w:val="00CA0B88"/>
     <w:rsid w:val="00CA340F"/>
     <w:rsid w:val="00CA5280"/>
     <w:rsid w:val="00CA68AC"/>
     <w:rsid w:val="00CA710E"/>
     <w:rsid w:val="00CA746A"/>
     <w:rsid w:val="00CB0789"/>
     <w:rsid w:val="00CB0A5E"/>
     <w:rsid w:val="00CB0A91"/>
@@ -9385,51 +9437,51 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" o:allowincell="f" fill="f" fillcolor="white" strokecolor="red">
       <v:fill color="white" on="f"/>
       <v:stroke color="red" weight="1.5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27FF4218"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FE517A66-2442-48F3-8DE7-C72F53122021}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
@@ -10720,51 +10772,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="スタイル1"/>
     <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="003F25A1"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLineChars="100" w:firstLine="209"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ÍÎÇ1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="47151357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1894123290">
           <w:marLeft w:val="150"/>
           <w:marRight w:val="150"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="150"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11306,71 +11358,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73407677-7358-4D52-B987-D3BC50439BA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>39</Words>
   <Characters>226</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>